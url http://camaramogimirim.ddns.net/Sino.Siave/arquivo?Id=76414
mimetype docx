--- v0 (2025-10-24)
+++ v1 (2026-10-11)
@@ -305,105 +305,133 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8DC529" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FD17403" w14:textId="77777777" w:rsidR="001850A3" w:rsidRPr="00C6212C" w:rsidRDefault="001850A3" w:rsidP="00C6212C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715C60D1" w14:textId="16A1D347" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
+    <w:p w14:paraId="715C60D1" w14:textId="57DBC218" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dia: </w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25D19">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ata</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6212C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00762A97">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidR="00810CA8">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00762A97">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="002108BD">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002108BD">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6212C">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00762A97">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidR="00E73F76">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>-feira</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2358BF54" w14:textId="138D00F1" w:rsidR="00D70B8E" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
@@ -465,105 +493,105 @@
     </w:p>
     <w:p w14:paraId="3C4AE49A" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2030AC6F" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0653D28E" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C135DA" w14:textId="74382838" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
+    <w:p w14:paraId="58C135DA" w14:textId="4005FB76" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Câmara Municipal de Mogi Mirim, em </w:t>
       </w:r>
       <w:r w:rsidR="00762A97">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidR="00D70B8E">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00762A97">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>XXX</w:t>
       </w:r>
       <w:r w:rsidR="00D70B8E">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>de 202</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="002108BD">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>XXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6212C">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="073BC2BE" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AAA9EA2" w14:textId="77777777" w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidRDefault="00C6212C" w:rsidP="00C6212C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -673,58 +701,58 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C6212C" w:rsidRPr="00C6212C" w:rsidSect="00856759">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="2268" w:right="1321" w:bottom="993" w:left="1418" w:header="851" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22350AEC" w14:textId="77777777" w:rsidR="00CA7FBF" w:rsidRDefault="00CA7FBF">
+    <w:p w14:paraId="07805D60" w14:textId="77777777" w:rsidR="00046438" w:rsidRDefault="00046438">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1970E0C6" w14:textId="77777777" w:rsidR="00CA7FBF" w:rsidRDefault="00CA7FBF">
+    <w:p w14:paraId="06425EE1" w14:textId="77777777" w:rsidR="00046438" w:rsidRDefault="00046438">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -795,58 +823,58 @@
     </w:pPr>
     <w:r w:rsidRPr="001E4F17">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Rua Dr. José Alves, 129 - Centro - Fone : (019) 3814.1200 - Fax: (019) 3814.1224 – Mogi Mirim - SP</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E6345AE" w14:textId="77777777" w:rsidR="00E77968" w:rsidRDefault="00E77968">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29543896" w14:textId="77777777" w:rsidR="00CA7FBF" w:rsidRDefault="00CA7FBF">
+    <w:p w14:paraId="0CBD5AF0" w14:textId="77777777" w:rsidR="00046438" w:rsidRDefault="00046438">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ADCAD36" w14:textId="77777777" w:rsidR="00CA7FBF" w:rsidRDefault="00CA7FBF">
+    <w:p w14:paraId="28334BAA" w14:textId="77777777" w:rsidR="00046438" w:rsidRDefault="00046438">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B9065AB" w14:textId="77777777" w:rsidR="000657E7" w:rsidRDefault="000657E7">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -1162,84 +1190,84 @@
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="679891821">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1290429497">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B6D6A"/>
     <w:rsid w:val="00003DAD"/>
     <w:rsid w:val="00007133"/>
     <w:rsid w:val="000144A9"/>
     <w:rsid w:val="00014615"/>
     <w:rsid w:val="0001468F"/>
     <w:rsid w:val="0003007A"/>
     <w:rsid w:val="00034E6A"/>
     <w:rsid w:val="000422FA"/>
+    <w:rsid w:val="00046438"/>
     <w:rsid w:val="00046E02"/>
     <w:rsid w:val="000575D1"/>
     <w:rsid w:val="00063EA4"/>
     <w:rsid w:val="000657E7"/>
     <w:rsid w:val="0007053B"/>
     <w:rsid w:val="000754CE"/>
     <w:rsid w:val="0007573E"/>
     <w:rsid w:val="00083F32"/>
     <w:rsid w:val="000851F2"/>
     <w:rsid w:val="00090982"/>
     <w:rsid w:val="00092DB7"/>
     <w:rsid w:val="0009351D"/>
     <w:rsid w:val="000977B4"/>
     <w:rsid w:val="000B08A7"/>
     <w:rsid w:val="000B3B0C"/>
     <w:rsid w:val="000B74A7"/>
     <w:rsid w:val="000C5232"/>
     <w:rsid w:val="000C58DC"/>
     <w:rsid w:val="000D434E"/>
     <w:rsid w:val="000E0929"/>
     <w:rsid w:val="00105492"/>
     <w:rsid w:val="0010736B"/>
     <w:rsid w:val="00107E99"/>
     <w:rsid w:val="00112AFC"/>
     <w:rsid w:val="00120445"/>
@@ -1255,88 +1283,90 @@
     <w:rsid w:val="001773B7"/>
     <w:rsid w:val="00177945"/>
     <w:rsid w:val="0018099C"/>
     <w:rsid w:val="001850A3"/>
     <w:rsid w:val="001853E9"/>
     <w:rsid w:val="001955CC"/>
     <w:rsid w:val="001959FF"/>
     <w:rsid w:val="001A3406"/>
     <w:rsid w:val="001A56CD"/>
     <w:rsid w:val="001B1AA1"/>
     <w:rsid w:val="001B57D7"/>
     <w:rsid w:val="001C5F36"/>
     <w:rsid w:val="001D41A5"/>
     <w:rsid w:val="001D53AC"/>
     <w:rsid w:val="001D798D"/>
     <w:rsid w:val="001E1978"/>
     <w:rsid w:val="001E4F17"/>
     <w:rsid w:val="001F2037"/>
     <w:rsid w:val="001F3A86"/>
     <w:rsid w:val="001F4989"/>
     <w:rsid w:val="001F5003"/>
     <w:rsid w:val="001F6342"/>
     <w:rsid w:val="001F6389"/>
     <w:rsid w:val="001F78BD"/>
     <w:rsid w:val="00203D1F"/>
+    <w:rsid w:val="002108BD"/>
     <w:rsid w:val="002122EC"/>
     <w:rsid w:val="00215317"/>
     <w:rsid w:val="00221F10"/>
     <w:rsid w:val="00222135"/>
     <w:rsid w:val="00225927"/>
     <w:rsid w:val="002464A9"/>
     <w:rsid w:val="00251E94"/>
     <w:rsid w:val="00255B54"/>
     <w:rsid w:val="002566E9"/>
     <w:rsid w:val="0026399C"/>
     <w:rsid w:val="00274957"/>
     <w:rsid w:val="00275B6B"/>
     <w:rsid w:val="0028124A"/>
     <w:rsid w:val="002844AE"/>
     <w:rsid w:val="00294343"/>
     <w:rsid w:val="00296313"/>
     <w:rsid w:val="002A5D9D"/>
     <w:rsid w:val="002C173E"/>
     <w:rsid w:val="002C671F"/>
     <w:rsid w:val="002C74C5"/>
     <w:rsid w:val="002C7FEB"/>
     <w:rsid w:val="002D3547"/>
     <w:rsid w:val="002D4F82"/>
     <w:rsid w:val="002E1D39"/>
     <w:rsid w:val="002E2393"/>
     <w:rsid w:val="002E64BD"/>
     <w:rsid w:val="002F5106"/>
     <w:rsid w:val="00301F05"/>
     <w:rsid w:val="00302C81"/>
     <w:rsid w:val="0030524F"/>
     <w:rsid w:val="00306177"/>
     <w:rsid w:val="00310640"/>
     <w:rsid w:val="00312C49"/>
     <w:rsid w:val="00331C1F"/>
     <w:rsid w:val="003329A0"/>
     <w:rsid w:val="0033455F"/>
     <w:rsid w:val="00335CC3"/>
     <w:rsid w:val="00336761"/>
+    <w:rsid w:val="0034316A"/>
     <w:rsid w:val="0034353B"/>
     <w:rsid w:val="00343814"/>
     <w:rsid w:val="00346B5B"/>
     <w:rsid w:val="00351877"/>
     <w:rsid w:val="003528B8"/>
     <w:rsid w:val="00362F00"/>
     <w:rsid w:val="00364C45"/>
     <w:rsid w:val="00375906"/>
     <w:rsid w:val="0038201C"/>
     <w:rsid w:val="003835D7"/>
     <w:rsid w:val="00394A34"/>
     <w:rsid w:val="003953E4"/>
     <w:rsid w:val="00395DD9"/>
     <w:rsid w:val="00397B41"/>
     <w:rsid w:val="003A0E4B"/>
     <w:rsid w:val="003A12A5"/>
     <w:rsid w:val="003A6E2E"/>
     <w:rsid w:val="003B3B1F"/>
     <w:rsid w:val="003B469C"/>
     <w:rsid w:val="003C43A4"/>
     <w:rsid w:val="003C4E53"/>
     <w:rsid w:val="003D2386"/>
     <w:rsid w:val="003D38E9"/>
     <w:rsid w:val="003E1BE2"/>
     <w:rsid w:val="003E23BA"/>
@@ -1664,50 +1694,51 @@
     <w:rsid w:val="00D8614A"/>
     <w:rsid w:val="00D86AE0"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00DA1B4F"/>
     <w:rsid w:val="00DA3AAE"/>
     <w:rsid w:val="00DA4C0D"/>
     <w:rsid w:val="00DA5018"/>
     <w:rsid w:val="00DB0E5B"/>
     <w:rsid w:val="00DB1C6C"/>
     <w:rsid w:val="00DB2A89"/>
     <w:rsid w:val="00DC1475"/>
     <w:rsid w:val="00DC2634"/>
     <w:rsid w:val="00DC2DFA"/>
     <w:rsid w:val="00DC5A55"/>
     <w:rsid w:val="00DE7A12"/>
     <w:rsid w:val="00DF2C71"/>
     <w:rsid w:val="00DF64BD"/>
     <w:rsid w:val="00DF766B"/>
     <w:rsid w:val="00E00D67"/>
     <w:rsid w:val="00E0302E"/>
     <w:rsid w:val="00E05874"/>
     <w:rsid w:val="00E122C7"/>
     <w:rsid w:val="00E15A80"/>
     <w:rsid w:val="00E22FA1"/>
     <w:rsid w:val="00E250AD"/>
+    <w:rsid w:val="00E25D19"/>
     <w:rsid w:val="00E36B8C"/>
     <w:rsid w:val="00E42A2B"/>
     <w:rsid w:val="00E4320B"/>
     <w:rsid w:val="00E47355"/>
     <w:rsid w:val="00E53689"/>
     <w:rsid w:val="00E54430"/>
     <w:rsid w:val="00E71AFA"/>
     <w:rsid w:val="00E72A87"/>
     <w:rsid w:val="00E73F76"/>
     <w:rsid w:val="00E746FA"/>
     <w:rsid w:val="00E77825"/>
     <w:rsid w:val="00E77968"/>
     <w:rsid w:val="00E95725"/>
     <w:rsid w:val="00E97258"/>
     <w:rsid w:val="00EA2F76"/>
     <w:rsid w:val="00EA440D"/>
     <w:rsid w:val="00EA57DE"/>
     <w:rsid w:val="00EB3C0C"/>
     <w:rsid w:val="00EB4EDD"/>
     <w:rsid w:val="00EB4F9A"/>
     <w:rsid w:val="00EB5F20"/>
     <w:rsid w:val="00EC2E7C"/>
     <w:rsid w:val="00EC69EB"/>
     <w:rsid w:val="00EC6B80"/>
     <w:rsid w:val="00ED637D"/>
@@ -3219,67 +3250,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DBE52C1-47EC-4B6D-9D5E-4ACADA2C03E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>76</Words>
+  <Words>77</Words>
   <Characters>416</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ASSUNTO: REQUEIRO AO PREFEITO LUIS GUSTAVO ANTUNES STUPP PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A CRIAÇÃO DE UMA EQUIPE PERMANENTE DA GUARDA MUNICIPAL PARA FAZER A SEGURANÇA DO DISTRITO DE MARTIM FRANCISCO</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WinXP SP2 E</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>491</CharactersWithSpaces>
+  <CharactersWithSpaces>492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ASSUNTO: REQUEIRO AO PREFEITO LUIS GUSTAVO ANTUNES STUPP PARA QUE JUNTO AO DEPARTAMENTO COMPETENTE, ESTUDE A CRIAÇÃO DE UMA EQUIPE PERMANENTE DA GUARDA MUNICIPAL PARA FAZER A SEGURANÇA DO DISTRITO DE MARTIM FRANCISCO</dc:title>
   <dc:creator>PPS2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>