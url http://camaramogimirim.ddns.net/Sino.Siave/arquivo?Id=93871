--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -175,65 +175,65 @@
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59AF9E59" w14:textId="64F859BB" w:rsidR="002144C2" w:rsidRPr="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Art. 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>O Poder Executivo poderá instituir, no âmbito do Município de Mogi Mirim, programa de fornecimento de fraldas descartáveis destinado a pessoas idosas, pessoas com deficiência, pessoas com doenças raras e pessoas com Transtorno do Espectro Autista (TEA), em situação de vulnerabilidade socioeconômica, observada a disponibilidade orçamentária e mediante regulamentação própria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124E1F49" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -290,197 +290,261 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidR="007F02A9" w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> constatação médica de incontinência urinária e/ou anal, de caráter temporário ou permanente, devidamente atestada por profissional médico com indicação do respectivo código da Classificação Internacional de Doenças (CID) atualizada;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>constatação</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> médica de incontinência urinária e/ou anal, de caráter temporário ou permanente, devidamente atestada por profissional médico com indicação do respectivo código da Classificação Internacional de Doenças (CID) atualizada;</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4F9E9D" w14:textId="46163428" w:rsidR="007F02A9" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II </w:t>
       </w:r>
       <w:r w:rsidR="007F02A9" w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> residência comprovada no território do Município;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>residência</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comprovada no território do Município;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61104290" w14:textId="5CDBCAFB" w:rsidR="007F02A9" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">III </w:t>
       </w:r>
       <w:r w:rsidR="007F02A9" w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> inscrição ativa no Cadastro Único para Programas Sociais do Governo Federal (CadÚnico);</w:t>
+        <w:t xml:space="preserve"> inscrição ativa no Cadastro Único para Programas Sociais do Governo Federal (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CadÚnico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="415AA083" w14:textId="7706E0F6" w:rsidR="002144C2" w:rsidRPr="007F02A9" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IV </w:t>
       </w:r>
       <w:r w:rsidR="007F02A9" w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pertencer a família com renda mensal </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pertencer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F02A9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a família com renda mensal </w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>per capita</w:t>
       </w:r>
       <w:r w:rsidRPr="007F02A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> de até meio salário mínimo vigente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072CF46E" w14:textId="62A9D8AE" w:rsidR="007F02A9" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -683,133 +747,142 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="434D9548" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AC4EDC5" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FABC670" w14:textId="0CC7CFC0" w:rsidR="002144C2" w:rsidRPr="002144C2" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
+    <w:p w14:paraId="7FABC670" w14:textId="1A2DAE00" w:rsidR="002144C2" w:rsidRPr="002144C2" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 4º</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> O fornecimento das fraldas deverá observar a quantidade e as especificações técnicas (tamanho e grau de absorção) indicadas na prescrição médica, visando garantir a dignidade e a saúde do beneficiário.</w:t>
       </w:r>
       <w:r w:rsidR="000062E8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00652299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parágrafo único</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidR="00822BCC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> A prescrição médica terá validade a ser definida em regulamento, devendo ser renovada periodicamente para fins de continuidade do benefício, salvo nos casos de condições clínicas irreversíveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29895CE8" w14:textId="6879C04E" w:rsidR="000062E8" w:rsidRDefault="00000000" w:rsidP="007F02A9">
+    <w:p w14:paraId="29895CE8" w14:textId="657902F3" w:rsidR="000062E8" w:rsidRDefault="00000000" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="007F02A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -817,107 +890,115 @@
       </w:r>
       <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 5º</w:t>
       </w:r>
       <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="007F02A9" w:rsidRPr="007F02A9">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A execução desta Lei observará os limites da Lei de Responsabilidade Fiscal e a disponibilidade orçamentária e financeira do Município</w:t>
       </w:r>
+      <w:r w:rsidR="00822BCC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4480731C" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15BDE7CE" w14:textId="0ECCDF14" w:rsidR="002144C2" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Art. </w:t>
       </w:r>
       <w:r w:rsidR="000062E8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="002144C2">
+      <w:r w:rsidRPr="002144C2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Esta Lei entra em vigor na data de sua publicação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24076F69" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4106E04D" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -939,59 +1020,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Mesa da Câmara Municipal de Mogi Mirim, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">15 </w:t>
       </w:r>
       <w:r w:rsidRPr="001C7A38">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> julho</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> julho </w:t>
       </w:r>
       <w:r w:rsidRPr="001C7A38">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de 202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001C7A38">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -1342,91 +1415,73 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="300FD2D3" w14:textId="0789A28B" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Projeto de Lei nº</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 190 de 2025</w:t>
+        <w:t>Projeto de Lei nº 190 de 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A17BB25" w14:textId="6870F714" w:rsidR="007F02A9" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Lucida Sans Unicode"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autoria: </w:t>
-[...8 lines deleted...]
-        <w:t>Vereadora Daniella Gonçalves de Amoêdo Campos</w:t>
+        <w:t>Autoria: Vereadora Daniella Gonçalves de Amoêdo Campos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498A6815" w14:textId="77777777" w:rsidR="007F02A9" w:rsidRPr="002144C2" w:rsidRDefault="007F02A9" w:rsidP="007F02A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3172942B" w14:textId="77777777" w:rsidR="00251608" w:rsidRPr="00251608" w:rsidRDefault="00251608" w:rsidP="00251608">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13AAF04B" w14:textId="77777777" w:rsidR="005B7442" w:rsidRDefault="005B7442" w:rsidP="009874C7">
@@ -1448,58 +1503,58 @@
         </w:tabs>
         <w:ind w:right="813"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F52CE4" w:rsidSect="007F02A9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="549FB132" w14:textId="77777777" w:rsidR="000C7A95" w:rsidRDefault="000C7A95">
+    <w:p w14:paraId="1549A4F2" w14:textId="77777777" w:rsidR="00A97D62" w:rsidRDefault="00A97D62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F056CB6" w14:textId="77777777" w:rsidR="000C7A95" w:rsidRDefault="000C7A95">
+    <w:p w14:paraId="30D7341D" w14:textId="77777777" w:rsidR="00A97D62" w:rsidRDefault="00A97D62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1535,58 +1590,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="032382D0" w14:textId="77777777" w:rsidR="00EF4AA5" w:rsidRDefault="00EF4AA5">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02A2C0D1" w14:textId="77777777" w:rsidR="000C7A95" w:rsidRDefault="000C7A95">
+    <w:p w14:paraId="5F4CD698" w14:textId="77777777" w:rsidR="00A97D62" w:rsidRDefault="00A97D62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CF08B9F" w14:textId="77777777" w:rsidR="000C7A95" w:rsidRDefault="000C7A95">
+    <w:p w14:paraId="7CFB5D49" w14:textId="77777777" w:rsidR="00A97D62" w:rsidRDefault="00A97D62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B6971A9" w14:textId="77777777" w:rsidR="00EF4AA5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -2187,52 +2242,53 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="414597591">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="955672121">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="146"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -2373,50 +2429,51 @@
     <w:rsid w:val="00500F2D"/>
     <w:rsid w:val="00517442"/>
     <w:rsid w:val="005353F3"/>
     <w:rsid w:val="00537043"/>
     <w:rsid w:val="00541936"/>
     <w:rsid w:val="005512CB"/>
     <w:rsid w:val="00563BE3"/>
     <w:rsid w:val="00564F41"/>
     <w:rsid w:val="00566C20"/>
     <w:rsid w:val="0056774F"/>
     <w:rsid w:val="005731E3"/>
     <w:rsid w:val="00574C25"/>
     <w:rsid w:val="00580CE2"/>
     <w:rsid w:val="00583601"/>
     <w:rsid w:val="00590477"/>
     <w:rsid w:val="005A08D6"/>
     <w:rsid w:val="005A2777"/>
     <w:rsid w:val="005A60E7"/>
     <w:rsid w:val="005B543F"/>
     <w:rsid w:val="005B7442"/>
     <w:rsid w:val="005C1367"/>
     <w:rsid w:val="005D3447"/>
     <w:rsid w:val="005D4338"/>
     <w:rsid w:val="005E51F0"/>
     <w:rsid w:val="005F3B68"/>
+    <w:rsid w:val="00600657"/>
     <w:rsid w:val="00605A24"/>
     <w:rsid w:val="0061558B"/>
     <w:rsid w:val="00616ACA"/>
     <w:rsid w:val="006225DC"/>
     <w:rsid w:val="00624F4D"/>
     <w:rsid w:val="0062527B"/>
     <w:rsid w:val="0062799A"/>
     <w:rsid w:val="00627E87"/>
     <w:rsid w:val="0063504B"/>
     <w:rsid w:val="00652299"/>
     <w:rsid w:val="00667083"/>
     <w:rsid w:val="00672EA7"/>
     <w:rsid w:val="00675040"/>
     <w:rsid w:val="00675341"/>
     <w:rsid w:val="00686567"/>
     <w:rsid w:val="00686E49"/>
     <w:rsid w:val="0069020A"/>
     <w:rsid w:val="00692363"/>
     <w:rsid w:val="0069368F"/>
     <w:rsid w:val="0069489F"/>
     <w:rsid w:val="006A74FF"/>
     <w:rsid w:val="006B5B56"/>
     <w:rsid w:val="006B6694"/>
     <w:rsid w:val="006B675C"/>
     <w:rsid w:val="006D7EE7"/>
@@ -2425,50 +2482,51 @@
     <w:rsid w:val="00721836"/>
     <w:rsid w:val="00726F22"/>
     <w:rsid w:val="00727488"/>
     <w:rsid w:val="00746357"/>
     <w:rsid w:val="00750795"/>
     <w:rsid w:val="007621C5"/>
     <w:rsid w:val="00766A4F"/>
     <w:rsid w:val="00770937"/>
     <w:rsid w:val="00771BAB"/>
     <w:rsid w:val="0077669C"/>
     <w:rsid w:val="007810FA"/>
     <w:rsid w:val="007821A0"/>
     <w:rsid w:val="00783120"/>
     <w:rsid w:val="007873E9"/>
     <w:rsid w:val="00791EBF"/>
     <w:rsid w:val="007B2858"/>
     <w:rsid w:val="007B4331"/>
     <w:rsid w:val="007B442B"/>
     <w:rsid w:val="007C53D8"/>
     <w:rsid w:val="007D0DAD"/>
     <w:rsid w:val="007E5ED2"/>
     <w:rsid w:val="007F02A9"/>
     <w:rsid w:val="007F2195"/>
     <w:rsid w:val="0081331F"/>
     <w:rsid w:val="008159B1"/>
+    <w:rsid w:val="00822BCC"/>
     <w:rsid w:val="008236F2"/>
     <w:rsid w:val="00851C1F"/>
     <w:rsid w:val="00853052"/>
     <w:rsid w:val="008530AF"/>
     <w:rsid w:val="008813B6"/>
     <w:rsid w:val="008922A3"/>
     <w:rsid w:val="008922B0"/>
     <w:rsid w:val="00896983"/>
     <w:rsid w:val="008A0144"/>
     <w:rsid w:val="008B51E5"/>
     <w:rsid w:val="008C391E"/>
     <w:rsid w:val="008D4ECD"/>
     <w:rsid w:val="008D677F"/>
     <w:rsid w:val="008E1F8D"/>
     <w:rsid w:val="008F0176"/>
     <w:rsid w:val="008F18E5"/>
     <w:rsid w:val="008F7B66"/>
     <w:rsid w:val="00900586"/>
     <w:rsid w:val="009005E2"/>
     <w:rsid w:val="00902434"/>
     <w:rsid w:val="00907A8D"/>
     <w:rsid w:val="00907F48"/>
     <w:rsid w:val="00911880"/>
     <w:rsid w:val="00935C1F"/>
     <w:rsid w:val="00944B2C"/>
@@ -2477,50 +2535,51 @@
     <w:rsid w:val="00961D45"/>
     <w:rsid w:val="00962841"/>
     <w:rsid w:val="00965918"/>
     <w:rsid w:val="0097156A"/>
     <w:rsid w:val="00983B5B"/>
     <w:rsid w:val="009874C7"/>
     <w:rsid w:val="00987E06"/>
     <w:rsid w:val="009A1D9D"/>
     <w:rsid w:val="009B1172"/>
     <w:rsid w:val="009C2989"/>
     <w:rsid w:val="009C649C"/>
     <w:rsid w:val="009C75A2"/>
     <w:rsid w:val="009D2B6C"/>
     <w:rsid w:val="009D4E1D"/>
     <w:rsid w:val="009F3768"/>
     <w:rsid w:val="009F5CEB"/>
     <w:rsid w:val="009F75CD"/>
     <w:rsid w:val="00A0493B"/>
     <w:rsid w:val="00A0693F"/>
     <w:rsid w:val="00A34CB2"/>
     <w:rsid w:val="00A37AC2"/>
     <w:rsid w:val="00A4640B"/>
     <w:rsid w:val="00A62CA7"/>
     <w:rsid w:val="00A81D76"/>
     <w:rsid w:val="00A83895"/>
+    <w:rsid w:val="00A97D62"/>
     <w:rsid w:val="00AA5C02"/>
     <w:rsid w:val="00AA644E"/>
     <w:rsid w:val="00AB4610"/>
     <w:rsid w:val="00AC2A3F"/>
     <w:rsid w:val="00AC3A27"/>
     <w:rsid w:val="00AD0C27"/>
     <w:rsid w:val="00AD0D25"/>
     <w:rsid w:val="00AD71CB"/>
     <w:rsid w:val="00AE198C"/>
     <w:rsid w:val="00B0063F"/>
     <w:rsid w:val="00B13B1D"/>
     <w:rsid w:val="00B152DE"/>
     <w:rsid w:val="00B2060D"/>
     <w:rsid w:val="00B23AD5"/>
     <w:rsid w:val="00B35183"/>
     <w:rsid w:val="00B42EE2"/>
     <w:rsid w:val="00B6127B"/>
     <w:rsid w:val="00B61DD2"/>
     <w:rsid w:val="00B62720"/>
     <w:rsid w:val="00B722B7"/>
     <w:rsid w:val="00B767C4"/>
     <w:rsid w:val="00B84959"/>
     <w:rsid w:val="00B92FE3"/>
     <w:rsid w:val="00B93DAE"/>
     <w:rsid w:val="00B95E7A"/>
@@ -3418,66 +3477,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA536A24-2DF9-4CDB-8799-9DE965BF4A4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>463</Words>
-  <Characters>2502</Characters>
+  <Characters>2504</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PROJETO DE LEI Nº 62    DE 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Camara Municipal</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2960</CharactersWithSpaces>
+  <CharactersWithSpaces>2962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PROJETO DE LEI Nº 62    DE 2009</dc:title>
   <dc:creator>Secretaria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>