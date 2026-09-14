--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -492,98 +492,126 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IV - controle de hemorragias externas</w:t>
       </w:r>
       <w:r w:rsidR="009237B8" w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (uso de torniquete)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3244BC" w14:textId="77777777" w:rsidR="0022745A" w:rsidRPr="00A627B2" w:rsidRDefault="00000000" w:rsidP="00A627B2">
+    <w:p w14:paraId="6B3244BC" w14:textId="70131D58" w:rsidR="0022745A" w:rsidRPr="00A627B2" w:rsidRDefault="00000000" w:rsidP="00A627B2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A627B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 3</w:t>
       </w:r>
       <w:r w:rsidR="005C56DF" w:rsidRPr="00A627B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>º</w:t>
       </w:r>
       <w:r w:rsidR="005C56DF" w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F62B1" w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na semana que compreende</w:t>
       </w:r>
       <w:r w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a data mencionada no artigo 1º, o Poder Executivo, por meio dos órgãos competentes e em parceria com entidades públicas</w:t>
+        <w:t xml:space="preserve"> a data mencionada no artigo 1º, o Poder Executivo, por meio dos órgãos competentes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A627B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A627B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> em parceria com entidades públicas</w:t>
       </w:r>
       <w:r w:rsidR="003D3DC5" w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e privadas</w:t>
       </w:r>
       <w:r w:rsidRPr="00A627B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, poderá promover:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0283DAA9" w14:textId="77777777" w:rsidR="0022745A" w:rsidRPr="00A627B2" w:rsidRDefault="00000000" w:rsidP="00A627B2">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1583,58 +1611,58 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D72A58" w:rsidRPr="00D84891" w:rsidSect="00A627B2">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="272" w:charSpace="8192"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EF4F550" w14:textId="77777777" w:rsidR="00586329" w:rsidRDefault="00586329">
+    <w:p w14:paraId="17711364" w14:textId="77777777" w:rsidR="00661FC1" w:rsidRDefault="00661FC1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3639DE90" w14:textId="77777777" w:rsidR="00586329" w:rsidRDefault="00586329">
+    <w:p w14:paraId="23FCC0BA" w14:textId="77777777" w:rsidR="00661FC1" w:rsidRDefault="00661FC1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1724,58 +1752,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22E9A9AB" w14:textId="77777777" w:rsidR="00A0239F" w:rsidRDefault="00A0239F">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72B16D33" w14:textId="77777777" w:rsidR="00586329" w:rsidRDefault="00586329">
+    <w:p w14:paraId="575E53A9" w14:textId="77777777" w:rsidR="00661FC1" w:rsidRDefault="00661FC1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C69A77A" w14:textId="77777777" w:rsidR="00586329" w:rsidRDefault="00586329">
+    <w:p w14:paraId="4B3A9C01" w14:textId="77777777" w:rsidR="00661FC1" w:rsidRDefault="00661FC1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78505AD9" w14:textId="77777777" w:rsidR="00A0239F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="68DAE1B3" wp14:editId="30118524">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
@@ -2172,51 +2200,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38EF45B5" wp14:editId="4E51FDB4">
                           <wp:extent cx="1038225" cy="752475"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="1236202955" name="Imagem 1" descr="brasaomm"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="1750296768" name="Imagem 1" descr="brasaomm"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId1"/>
+                                  <a:blip r:embed="rId2"/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="1038225" cy="752475"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
@@ -2527,51 +2555,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                       </w:rPr>
                       <w:drawing>
                         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A7ED123" wp14:editId="2E29F106">
                           <wp:extent cx="1038225" cy="752475"/>
                           <wp:effectExtent l="0" t="0" r="0" b="0"/>
                           <wp:docPr id="1083801487" name="Imagem 1" descr="brasaomm"/>
                           <wp:cNvGraphicFramePr>
                             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                           </wp:cNvGraphicFramePr>
                           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:nvPicPr>
                                   <pic:cNvPr id="1165091376" name="Imagem 1" descr="brasaomm"/>
                                   <pic:cNvPicPr>
                                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                   </pic:cNvPicPr>
                                 </pic:nvPicPr>
                                 <pic:blipFill>
-                                  <a:blip r:embed="rId1"/>
+                                  <a:blip r:embed="rId2"/>
                                   <a:stretch>
                                     <a:fillRect/>
                                   </a:stretch>
                                 </pic:blipFill>
                                 <pic:spPr bwMode="auto">
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="1038225" cy="752475"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                 </pic:spPr>
                               </pic:pic>
                             </a:graphicData>
                           </a:graphic>
                         </wp:inline>
                       </w:drawing>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:rect>
           </w:pict>
@@ -4026,51 +4054,51 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1118842024">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="812018573">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="655761236">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="522519800">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="611403459">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="595141095">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="146"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -4104,50 +4132,51 @@
     <w:rsid w:val="0035191C"/>
     <w:rsid w:val="003A2AF0"/>
     <w:rsid w:val="003C10BC"/>
     <w:rsid w:val="003C2D29"/>
     <w:rsid w:val="003C66EE"/>
     <w:rsid w:val="003D3DC5"/>
     <w:rsid w:val="003F62B1"/>
     <w:rsid w:val="00435C88"/>
     <w:rsid w:val="004415A2"/>
     <w:rsid w:val="00447754"/>
     <w:rsid w:val="004619D2"/>
     <w:rsid w:val="004730A5"/>
     <w:rsid w:val="00481999"/>
     <w:rsid w:val="004D096C"/>
     <w:rsid w:val="004E07F7"/>
     <w:rsid w:val="004F74D7"/>
     <w:rsid w:val="005274AD"/>
     <w:rsid w:val="0056138F"/>
     <w:rsid w:val="005830A6"/>
     <w:rsid w:val="00584A3B"/>
     <w:rsid w:val="00586329"/>
     <w:rsid w:val="005C56DF"/>
     <w:rsid w:val="005E0BA1"/>
     <w:rsid w:val="005F33DD"/>
     <w:rsid w:val="006618C2"/>
+    <w:rsid w:val="00661FC1"/>
     <w:rsid w:val="00667B66"/>
     <w:rsid w:val="006947C1"/>
     <w:rsid w:val="006E1BA6"/>
     <w:rsid w:val="006E58D1"/>
     <w:rsid w:val="007347E0"/>
     <w:rsid w:val="00754074"/>
     <w:rsid w:val="007678CF"/>
     <w:rsid w:val="00791E13"/>
     <w:rsid w:val="007A1E61"/>
     <w:rsid w:val="007B35C4"/>
     <w:rsid w:val="007B7549"/>
     <w:rsid w:val="007C54D6"/>
     <w:rsid w:val="007E4F82"/>
     <w:rsid w:val="00816631"/>
     <w:rsid w:val="00842D86"/>
     <w:rsid w:val="00864585"/>
     <w:rsid w:val="00870849"/>
     <w:rsid w:val="0088514C"/>
     <w:rsid w:val="00891610"/>
     <w:rsid w:val="008A5C15"/>
     <w:rsid w:val="008D7A5B"/>
     <w:rsid w:val="009237B8"/>
     <w:rsid w:val="00926A3F"/>
     <w:rsid w:val="00936022"/>
     <w:rsid w:val="00956B5F"/>
@@ -4169,60 +4198,62 @@
     <w:rsid w:val="00B702ED"/>
     <w:rsid w:val="00BA3FD5"/>
     <w:rsid w:val="00BD0057"/>
     <w:rsid w:val="00BE63E8"/>
     <w:rsid w:val="00BF02C2"/>
     <w:rsid w:val="00C00165"/>
     <w:rsid w:val="00C21866"/>
     <w:rsid w:val="00C22616"/>
     <w:rsid w:val="00CF66CE"/>
     <w:rsid w:val="00CF75F9"/>
     <w:rsid w:val="00D549D2"/>
     <w:rsid w:val="00D677E4"/>
     <w:rsid w:val="00D72A58"/>
     <w:rsid w:val="00D75821"/>
     <w:rsid w:val="00D847F9"/>
     <w:rsid w:val="00D84891"/>
     <w:rsid w:val="00D94903"/>
     <w:rsid w:val="00DD469C"/>
     <w:rsid w:val="00E116DC"/>
     <w:rsid w:val="00E14354"/>
     <w:rsid w:val="00E40675"/>
     <w:rsid w:val="00E436A9"/>
     <w:rsid w:val="00E5168E"/>
     <w:rsid w:val="00E9176C"/>
     <w:rsid w:val="00EE41BA"/>
+    <w:rsid w:val="00EE72EC"/>
     <w:rsid w:val="00EF12FF"/>
     <w:rsid w:val="00F117FE"/>
     <w:rsid w:val="00F13596"/>
     <w:rsid w:val="00F3136D"/>
     <w:rsid w:val="00F46A0A"/>
     <w:rsid w:val="00FB010A"/>
     <w:rsid w:val="00FC5199"/>
     <w:rsid w:val="00FC6C60"/>
     <w:rsid w:val="00FD68B3"/>
     <w:rsid w:val="00FE5189"/>
+    <w:rsid w:val="00FF40B5"/>
     <w:rsid w:val="00FF75F5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4853,55 +4884,55 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BA3FD5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5143,67 +5174,67 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBCA13D8-CD11-4CF1-A34F-EC95E2224244}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>310</Words>
-  <Characters>1678</Characters>
+  <Characters>1680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>14</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PROJETO DE LEI Nº     DE 2010</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Camara Municipal</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1985</CharactersWithSpaces>
+  <CharactersWithSpaces>1987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PROJETO DE LEI Nº     DE 2010</dc:title>
   <dc:creator>Secretaria</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>