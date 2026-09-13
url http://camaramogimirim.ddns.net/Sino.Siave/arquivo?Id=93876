--- v0 (2026-07-15)
+++ v1 (2026-09-13)
@@ -409,216 +409,299 @@
         </w:rPr>
         <w:t>§ 2º</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> A substituição da obrigação original não acarreta prejuízo ao sistema público de abastecimento de água nem à capacidade de atendimento do empreendimento, permanecendo preservado o interesse público e a segurança operacional do sistema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791B6263" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00CE61EA" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9A7783" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
+    <w:p w14:paraId="2A9A7783" w14:textId="25C5A62F" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Art. 3º</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A diferença entre o valor da obrigação originalmente imposta ao empreendedor e o valor da obra efetivamente executada corresponde a 15.520,21 (quinze mil, quinhentos e vinte reais e vinte e um centavos).</w:t>
+        <w:t xml:space="preserve"> A diferença entre o valor da obrigação originalmente imposta ao empreendedor e o valor da obra efetivamente executada corresponde a </w:t>
+      </w:r>
+      <w:r w:rsidR="00814EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R$ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>15.520,21 (quinze mil, quinhentos e vinte reais e vinte e um centavos).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E7A6B3" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00CE61EA" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF2C6CB" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
+    <w:p w14:paraId="0BF2C6CB" w14:textId="50614AD0" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Parágrafo único.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O valor referido no caput deverá ser recolhido pelo empreendedor, em parcela única, ao Fundo de Concessão de Esgotos – FCE, no prazo máximo de 30 (trinta) dias contados da publicação desta Lei, observadas as formalidades estabelecidas no instrumento de acordo.</w:t>
+        <w:t xml:space="preserve"> O valor referido no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00814EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>caput</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deverá ser recolhido pelo empreendedor, em parcela única, ao Fundo de Concessão de Esgotos </w:t>
+      </w:r>
+      <w:r w:rsidR="00814EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FCE, no prazo máximo de 30 (trinta) dias contados da publicação desta Lei, observadas as formalidades estabelecidas no instrumento de acordo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC12233" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00CE61EA" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="760DF505" w14:textId="77777777" w:rsidR="00BA2AC5" w:rsidRDefault="00BA2AC5" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4306B2B4" w14:textId="77777777" w:rsidR="00BA2AC5" w:rsidRDefault="00BA2AC5" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D43EF6" w14:textId="107DBEA0" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
+    <w:p w14:paraId="19D43EF6" w14:textId="286B00C3" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Art. 4º</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Em razão do cumprimento das obrigações previstas nesta Lei e no respectivo instrumento de acordo, fica a JK </w:t>
+        <w:t xml:space="preserve"> Em razão do cumprimento das obrigações previstas nesta Lei e no respectivo instrumento de acordo, fica a JK</w:t>
+      </w:r>
+      <w:r w:rsidR="00814EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Ville</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BA2AC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Empreendimentos SPE Ltda. definitivamente dispensada da construção do reservatório de água potável de 75 m³ originalmente exigido nas diretrizes de aprovação do empreendimento.</w:t>
+        <w:t xml:space="preserve"> Empreendimentos SPE Ltda. definitivamente dispensada da construção do reservatório de água potável de 75 m³</w:t>
+      </w:r>
+      <w:r w:rsidR="00814EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA2AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> originalmente exigido nas diretrizes de aprovação do empreendimento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E801A23" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00CE61EA" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1377A874" w14:textId="77777777" w:rsidR="00CE61EA" w:rsidRPr="00BA2AC5" w:rsidRDefault="00000000" w:rsidP="00BA2AC5">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
@@ -1300,131 +1383,132 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00207677" w:rsidRPr="00193A1F" w:rsidSect="00193A1F">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2410" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6895382A" w14:textId="77777777" w:rsidR="0032221C" w:rsidRDefault="0032221C">
+    <w:p w14:paraId="799345C0" w14:textId="77777777" w:rsidR="002E502E" w:rsidRDefault="002E502E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58D8B02F" w14:textId="77777777" w:rsidR="0032221C" w:rsidRDefault="0032221C">
+    <w:p w14:paraId="56CC3959" w14:textId="77777777" w:rsidR="002E502E" w:rsidRDefault="002E502E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F4FF6E3" w14:textId="77777777" w:rsidR="0032221C" w:rsidRDefault="0032221C">
+    <w:p w14:paraId="2CDC45BD" w14:textId="77777777" w:rsidR="002E502E" w:rsidRDefault="002E502E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="378AB8BE" w14:textId="77777777" w:rsidR="0032221C" w:rsidRDefault="0032221C">
+    <w:p w14:paraId="6718D956" w14:textId="77777777" w:rsidR="002E502E" w:rsidRDefault="002E502E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="443E336D" w14:textId="77777777" w:rsidR="004F0784" w:rsidRDefault="00000000" w:rsidP="0034016C">
     <w:pPr>
       <w:framePr w:w="2653" w:h="1366" w:hRule="exact" w:hSpace="141" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="554" w:y="798"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="0034016C">
       <w:rPr>
         <w:noProof/>
@@ -1570,90 +1654,94 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">               Estado de São Paulo</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52B8C62A" w14:textId="77777777" w:rsidR="004F0784" w:rsidRPr="004F0784" w:rsidRDefault="004F0784" w:rsidP="004F0784">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:left="142"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="146"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00217F62"/>
     <w:rsid w:val="0002561D"/>
     <w:rsid w:val="001915A3"/>
     <w:rsid w:val="00193A1F"/>
     <w:rsid w:val="001E49DF"/>
     <w:rsid w:val="00207677"/>
     <w:rsid w:val="00214442"/>
     <w:rsid w:val="00217F62"/>
+    <w:rsid w:val="002E502E"/>
     <w:rsid w:val="0032221C"/>
     <w:rsid w:val="0034016C"/>
     <w:rsid w:val="00342796"/>
     <w:rsid w:val="004F0784"/>
     <w:rsid w:val="004F1341"/>
     <w:rsid w:val="00520F7E"/>
     <w:rsid w:val="005755DE"/>
+    <w:rsid w:val="005816C3"/>
     <w:rsid w:val="00594412"/>
     <w:rsid w:val="005D4035"/>
     <w:rsid w:val="00697F7F"/>
     <w:rsid w:val="00700224"/>
+    <w:rsid w:val="007834CE"/>
+    <w:rsid w:val="00814EDC"/>
     <w:rsid w:val="00A5188F"/>
     <w:rsid w:val="00A5794C"/>
     <w:rsid w:val="00A906D8"/>
     <w:rsid w:val="00AB5A74"/>
     <w:rsid w:val="00BA2AC5"/>
     <w:rsid w:val="00C32D95"/>
     <w:rsid w:val="00C938B6"/>
     <w:rsid w:val="00CE61EA"/>
     <w:rsid w:val="00DE5AAE"/>
     <w:rsid w:val="00DE675E"/>
     <w:rsid w:val="00F01731"/>
     <w:rsid w:val="00F071AE"/>
     <w:rsid w:val="00FB2935"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2728,49 +2816,64 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>546</Words>
-  <Characters>2954</Characters>
+  <Words>547</Words>
+  <Characters>2957</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Título</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3494</CharactersWithSpaces>
+  <CharactersWithSpaces>3498</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>